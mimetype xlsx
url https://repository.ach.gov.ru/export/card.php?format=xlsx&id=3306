--- v0 (2026-05-07)
+++ v1 (2026-08-07)
@@ -579,51 +579,51 @@
         <is>
           <t>Высший орган аудита (ВОА)</t>
         </is>
       </c>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B10" s="5" t="inlineStr">
         <is>
           <t>Название организации</t>
         </is>
       </c>
       <c r="C10" s="5" t="inlineStr">
         <is>
           <t>Счетная палата Республики Молдова</t>
         </is>
       </c>
     </row>
     <row r="11" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B11" s="5" t="inlineStr">
         <is>
           <t>Страна</t>
         </is>
       </c>
       <c r="C11" s="5" t="inlineStr">
         <is>
-          <t>Молдавия</t>
+          <t>Республика Молдова</t>
         </is>
       </c>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B12" s="5" t="inlineStr">
         <is>
           <t>Регион</t>
         </is>
       </c>
       <c r="C12" s="5" t="inlineStr">
         <is>
           <t>Европа</t>
         </is>
       </c>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B13" s="5" t="inlineStr">
         <is>
           <t>Тип информационного материала</t>
         </is>
       </c>
       <c r="C13" s="5" t="inlineStr">
         <is>
           <t>Статья</t>
         </is>